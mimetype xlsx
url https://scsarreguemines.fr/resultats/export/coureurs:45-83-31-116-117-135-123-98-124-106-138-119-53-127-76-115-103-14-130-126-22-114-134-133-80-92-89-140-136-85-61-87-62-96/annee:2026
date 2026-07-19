--- v0 (2026-06-10)
+++ v1 (2026-07-19)
@@ -78,51 +78,51 @@
     <sheet name="Alexis Lacko" sheetId="17" r:id="rId20"/>
     <sheet name="Nicolas Mabire" sheetId="18" r:id="rId21"/>
     <sheet name="Christian Marchand" sheetId="19" r:id="rId22"/>
     <sheet name="Jean Claude Mayeres" sheetId="20" r:id="rId23"/>
     <sheet name="Nicolas Meyer" sheetId="21" r:id="rId24"/>
     <sheet name="Yannick Meyer" sheetId="22" r:id="rId25"/>
     <sheet name="Romane  Osswald" sheetId="23" r:id="rId26"/>
     <sheet name="Philippe Remy" sheetId="24" r:id="rId27"/>
     <sheet name="Etienne Rigaud" sheetId="25" r:id="rId28"/>
     <sheet name="Maxime Rouhier" sheetId="26" r:id="rId29"/>
     <sheet name="Dorian Scherer" sheetId="27" r:id="rId30"/>
     <sheet name="Anna Schneider" sheetId="28" r:id="rId31"/>
     <sheet name="Raphaël Schneider" sheetId="29" r:id="rId32"/>
     <sheet name="Philip Todd" sheetId="30" r:id="rId33"/>
     <sheet name="Vincent Wagner" sheetId="31" r:id="rId34"/>
     <sheet name="Hubert Wagner" sheetId="32" r:id="rId35"/>
     <sheet name="Simon Wanner" sheetId="33" r:id="rId36"/>
     <sheet name="Emmanuel Weislinger" sheetId="34" r:id="rId37"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Course</t>
   </si>
   <si>
     <t>Catégories</t>
   </si>
   <si>
     <t>Organisateur</t>
   </si>
   <si>
     <t>Département</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CeL Championnat GE (57) </t>
   </si>
   <si>
@@ -182,98 +182,161 @@
   <si>
     <t xml:space="preserve">GP d'Eckwersheim (67) </t>
   </si>
   <si>
     <t>VC Eckwersheim</t>
   </si>
   <si>
     <t>Bas-Rhin (67)</t>
   </si>
   <si>
     <t>12/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Blanche-Eglise (57) </t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Wintershouse (67) </t>
   </si>
   <si>
     <t>UC Haguenau</t>
   </si>
   <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP de Thionville (57) </t>
+  </si>
+  <si>
+    <t>Open 1.Open 2.Open 3</t>
+  </si>
+  <si>
+    <t>CS Thionvillois</t>
+  </si>
+  <si>
+    <t>05/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP de Serrig (RLP) </t>
+  </si>
+  <si>
+    <t>CT &amp; Elite Amateure</t>
+  </si>
+  <si>
+    <t>RV-Serrig</t>
+  </si>
+  <si>
+    <t>Rhénanie Palatinat</t>
+  </si>
+  <si>
+    <t>04/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP de Bexbach (SAR) </t>
+  </si>
+  <si>
+    <t>RV Blitz Oberbexbach</t>
+  </si>
+  <si>
+    <t>Sarre</t>
+  </si>
+  <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP de Bertrange (LUX) </t>
+  </si>
+  <si>
+    <t>Elite</t>
+  </si>
+  <si>
+    <t>LG Bertrange</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>14/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP Hatzenbühl (RLP) </t>
+  </si>
+  <si>
+    <t>RV "Rosalia" 1908 Hatzenbühl e.V.</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>Abandon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP de Vendenheim (67) </t>
+  </si>
+  <si>
+    <t>UC Vendenheim</t>
+  </si>
+  <si>
     <t>Elite.Open 1.Open 2.Open 3</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de la Ville de Erstein (67) </t>
   </si>
   <si>
     <t>AC Erstein</t>
   </si>
   <si>
     <t>Open 1.Open 2</t>
   </si>
   <si>
     <t xml:space="preserve">GP Ittersdorf (SAR) </t>
   </si>
   <si>
-    <t>Elite</t>
-[...1 lines deleted...]
-  <si>
     <t>RSC Überherrn Saar</t>
   </si>
   <si>
-    <t>Sarre</t>
-[...1 lines deleted...]
-  <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP Offenbach (RLP) </t>
   </si>
   <si>
     <t>Amateure</t>
   </si>
   <si>
     <t>RV 1904 Offenbach/Queich e. V.</t>
   </si>
   <si>
-    <t>Rhénanie Palatinat</t>
-[...1 lines deleted...]
-  <si>
     <t>26/04/2026</t>
   </si>
   <si>
-    <t>Abandon</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GP de Einvaux (54) </t>
   </si>
   <si>
     <t>Open 2.Open 3</t>
   </si>
   <si>
     <t>FEP Mt Sur Meurthe</t>
   </si>
   <si>
     <t>19/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Soultz sous Forêts (67) </t>
   </si>
   <si>
     <t>VC Nord Alsace</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Gueberschwihr (68) </t>
   </si>
   <si>
     <t>Elite.Open 1.Open 2</t>
   </si>
   <si>
     <t>EC Colmar</t>
@@ -455,105 +518,141 @@
   <si>
     <t xml:space="preserve">GP de Sarrebourg (57) </t>
   </si>
   <si>
     <t>Access 3.Access 4</t>
   </si>
   <si>
     <t xml:space="preserve">GP Ferme Adam (67) </t>
   </si>
   <si>
     <t>U11 Pupilles.U13 Benjamins.U7 Prélicenciés.U9 Poussins</t>
   </si>
   <si>
     <t xml:space="preserve">XCO M1 LVM MTB-Saarlandliga </t>
   </si>
   <si>
     <t>U11 Pupilles.U7 Prélicenciés.U9 Poussins</t>
   </si>
   <si>
     <t>U11 Pupilles.U13 Benjamins.U9 Poussins</t>
   </si>
   <si>
     <t>Dames.Masters.Séniors</t>
   </si>
   <si>
+    <t>19/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XCO Championnat de France Devoluy (05) </t>
+  </si>
+  <si>
+    <t>Masters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP de Bousse (57) </t>
+  </si>
+  <si>
+    <t>SC Sillon Mosellan</t>
+  </si>
+  <si>
+    <t>27/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XCO M3 LVM MTB-Saarlandliga </t>
+  </si>
+  <si>
+    <t>Séniors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP Ebertsheim-Rodenbach (RLP) </t>
+  </si>
+  <si>
+    <t>RVE Rodenbach</t>
+  </si>
+  <si>
     <t>Masters.Séniors</t>
   </si>
   <si>
     <t>Access 3.Access 4.Dames</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CC Francfort (HES) </t>
   </si>
   <si>
-    <t>Masters</t>
-[...1 lines deleted...]
-  <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CC Mainz (RLP) </t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CC Mannheim (BAD) </t>
   </si>
   <si>
     <t>Bade-Wurtemberg</t>
   </si>
   <si>
     <t>30/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">XCO M2 LVM MTB-Saarlandliga </t>
   </si>
   <si>
-    <t>Séniors</t>
-[...1 lines deleted...]
-  <si>
     <t>Peloton</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Schwenheim (67) </t>
   </si>
   <si>
     <t>VCU Schwenheim</t>
   </si>
   <si>
     <t>U13 Benjamins.U9 Poussins</t>
   </si>
   <si>
     <t xml:space="preserve">XCO St Clément M1 CGE (57)	 </t>
   </si>
   <si>
     <t>U11 Pupilles.U13 Benjamins.U15 Minimes</t>
+  </si>
+  <si>
+    <t>12/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP Roschbach (RLP) </t>
+  </si>
+  <si>
+    <t>RV Edelweiß Roschbach</t>
+  </si>
+  <si>
+    <t>Amateure.U19 Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">GP Xonrupt-Longemer UFOLEP (88) </t>
   </si>
   <si>
     <t xml:space="preserve">GP Lépanges-sur-Vologne UFOLEP (88) </t>
   </si>
   <si>
     <t>Access 4</t>
   </si>
   <si>
     <t>VS Anould</t>
   </si>
   <si>
     <t>10/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">XCO GP Muhlbach (68) </t>
   </si>
   <si>
     <t>Dames</t>
   </si>
   <si>
     <t>Munster Bike Club</t>
   </si>
@@ -1196,450 +1295,584 @@
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="D2" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="E2" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>52</v>
+      </c>
+      <c r="B2" t="s">
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
-[...12 lines deleted...]
-        <v>42</v>
+      <c r="B4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" t="s">
+        <v>64</v>
+      </c>
+      <c r="D4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" t="s">
+        <v>65</v>
+      </c>
+      <c r="F4" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>146</v>
+      </c>
+      <c r="B2" t="s">
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
-[...6 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="B3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D3" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="B4">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
       <c r="D4" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>150</v>
+      </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>151</v>
       </c>
       <c r="B5">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
       <c r="D5" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="E5"/>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B6">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>154</v>
       </c>
       <c r="D6" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>155</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="B7">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>117</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>6</v>
       </c>
       <c r="B8">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="B9">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="E9" t="s">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C10" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="D10" t="s">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="E10"/>
-      <c r="F10"/>
+      <c r="F10" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>139</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="B12">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="D12" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="E12"/>
+        <v>157</v>
+      </c>
+      <c r="E12" t="s">
+        <v>76</v>
+      </c>
       <c r="F12" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>138</v>
+      </c>
+      <c r="D13" t="s">
+        <v>157</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" t="s">
+        <v>139</v>
+      </c>
+      <c r="E14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>111</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>101</v>
+      </c>
+      <c r="F15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B16">
+        <v>2</v>
+      </c>
+      <c r="C16" t="s">
+        <v>159</v>
+      </c>
+      <c r="D16" t="s">
+        <v>148</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>160</v>
+      </c>
+      <c r="B17">
+        <v>10</v>
+      </c>
+      <c r="C17" t="s">
+        <v>161</v>
+      </c>
+      <c r="D17" t="s">
+        <v>148</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>163</v>
+      </c>
+      <c r="D18" t="s">
+        <v>148</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19">
         <v>12</v>
       </c>
-      <c r="C13" t="s">
-[...9 lines deleted...]
-        <v>59</v>
+      <c r="C19" t="s">
+        <v>119</v>
+      </c>
+      <c r="D19" t="s">
+        <v>145</v>
+      </c>
+      <c r="E19" t="s">
+        <v>89</v>
+      </c>
+      <c r="F19" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
@@ -1657,199 +1890,217 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B2">
         <v>15</v>
       </c>
       <c r="C2" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="D3" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="E3" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="F3" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="B2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="D2" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="B3">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>166</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="E3"/>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="B4">
+        <v>44</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B5">
         <v>1</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-        <v>42</v>
+      <c r="C5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D5" t="s">
+        <v>156</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
@@ -1887,95 +2138,95 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="B3" t="s">
-        <v>138</v>
+        <v>167</v>
       </c>
       <c r="C3" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="B5">
         <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -2002,159 +2253,159 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>165</v>
       </c>
       <c r="B2">
         <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="D2" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D3" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B4">
         <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="D4" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B5">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D5" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="D6" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E6" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B7">
         <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="D7" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E7" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2175,451 +2426,571 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>165</v>
       </c>
       <c r="B2">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="D2" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D3" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="D4" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B5">
         <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D5" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6">
         <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="D6" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="E6" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="B8">
         <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="D8" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E8" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B9">
         <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="D9" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E9" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>99</v>
       </c>
       <c r="C10" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="D10" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B11">
         <v>119</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="D11" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>123</v>
       </c>
       <c r="C12" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="D12" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.706543" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="B2">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>174</v>
       </c>
       <c r="D3" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>175</v>
       </c>
       <c r="F3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>38</v>
+      </c>
+      <c r="B4">
+        <v>5</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="E4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="B5">
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>51</v>
+        <v>176</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>47</v>
+      </c>
+      <c r="B6">
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>52</v>
+      </c>
+      <c r="B7" t="s">
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8">
+        <v>45</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" t="s">
         <v>66</v>
       </c>
-      <c r="B8">
+      <c r="B10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
+        <v>82</v>
+      </c>
+      <c r="D13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" t="s">
+        <v>83</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14">
         <v>66</v>
       </c>
-      <c r="C8" t="s">
-[...8 lines deleted...]
-      <c r="F8" t="s">
+      <c r="C14" t="s">
+        <v>88</v>
+      </c>
+      <c r="D14" t="s">
         <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>89</v>
+      </c>
+      <c r="F14" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
@@ -2646,51 +3017,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2811,222 +3182,242 @@
       <c r="F5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>38</v>
+      </c>
+      <c r="B2" t="s">
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>149</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>150</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B3">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="C3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="B5">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="B6">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="D6" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>139</v>
+      </c>
+      <c r="E6" t="s">
+        <v>73</v>
+      </c>
       <c r="F6" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="D7" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="B8">
+        <v>2</v>
+      </c>
+      <c r="C8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F8" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9">
         <v>12</v>
       </c>
-      <c r="C8" t="s">
-[...9 lines deleted...]
-        <v>59</v>
+      <c r="C9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D9" t="s">
+        <v>145</v>
+      </c>
+      <c r="E9" t="s">
+        <v>89</v>
+      </c>
+      <c r="F9" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
@@ -3053,91 +3444,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>35</v>
       </c>
       <c r="C3" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="D3" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3170,114 +3561,114 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D4" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="B5">
         <v>72</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3298,198 +3689,198 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="B2">
         <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="D2" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>181</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="D4" t="s">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="E4" t="s">
-        <v>151</v>
+        <v>184</v>
       </c>
       <c r="F4" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B5">
         <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="D5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6" t="s">
-        <v>152</v>
+        <v>185</v>
       </c>
       <c r="D6" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="B9">
         <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="D9" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="E9" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
@@ -3516,51 +3907,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3659,66 +4050,66 @@
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>16</v>
       </c>
       <c r="C2" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="D2" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="E2" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
@@ -3736,63 +4127,63 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="B2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D2" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="E2" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3819,54 +4210,54 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>3</v>
       </c>
       <c r="C2" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D2" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3896,337 +4287,457 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D2" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.706543" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="B2">
+        <v>7</v>
+      </c>
+      <c r="C2" t="s">
         <v>35</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B3">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F3" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="B4">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="B5">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B6">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="B8">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="B9">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="B10">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="C10" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="E10" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="B11">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="E12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" t="s">
+        <v>72</v>
+      </c>
+      <c r="E13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F13" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16">
+        <v>21</v>
+      </c>
+      <c r="C16" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" t="s">
         <v>68</v>
       </c>
-      <c r="F12" t="s">
+      <c r="E16" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17">
+        <v>76</v>
+      </c>
+      <c r="C17" t="s">
+        <v>85</v>
+      </c>
+      <c r="D17" t="s">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s">
+        <v>86</v>
+      </c>
+      <c r="F17" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
         <v>59</v>
+      </c>
+      <c r="E18" t="s">
+        <v>89</v>
+      </c>
+      <c r="F18" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
@@ -4253,51 +4764,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4327,60 +4838,60 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
         <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>187</v>
       </c>
       <c r="E2" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="F2" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
@@ -4501,174 +5012,194 @@
       </c>
       <c r="B2">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>152</v>
+        <v>185</v>
       </c>
       <c r="D3" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="B2">
+        <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>176</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C3" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B4">
+        <v>70</v>
+      </c>
+      <c r="B4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B5">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="E5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
@@ -4693,328 +5224,328 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D2" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="E2" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="F2" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="B3">
         <v>78</v>
       </c>
       <c r="C3" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="D3" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="D7" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="E7" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B8">
         <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="D8" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="D9" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="E9" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="D10" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="E10" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="D11" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E11" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B12">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E12" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>104</v>
       </c>
       <c r="C13" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="D13" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>106</v>
       </c>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="D14" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="D15" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="B16">
         <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
@@ -5032,286 +5563,286 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="B2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D2" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="D4" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="D5" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="D6" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>86</v>
       </c>
       <c r="C7" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="D7" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B8">
         <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="D8" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="D9" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="B11">
         <v>13</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="B12">
         <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="D12" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="B13">
         <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
@@ -5338,145 +5869,145 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="B4">
         <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="D4" t="s">
-        <v>114</v>
+        <v>135</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
         <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="D5" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="B6">
         <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="D6" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="D7" t="s">
-        <v>114</v>
+        <v>135</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5604,71 +6135,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5698,95 +6229,95 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D2" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="D3" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B4">
         <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D4" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="E4" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>