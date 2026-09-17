--- v0 (2026-08-28)
+++ v1 (2026-09-17)
@@ -80,51 +80,51 @@
     <sheet name="Maxime Lacko" sheetId="18" r:id="rId21"/>
     <sheet name="Nicolas Mabire" sheetId="19" r:id="rId22"/>
     <sheet name="Christian Marchand" sheetId="20" r:id="rId23"/>
     <sheet name="Jean Claude Mayeres" sheetId="21" r:id="rId24"/>
     <sheet name="Yannick Meyer" sheetId="22" r:id="rId25"/>
     <sheet name="Nicolas Meyer" sheetId="23" r:id="rId26"/>
     <sheet name="Romane  Osswald" sheetId="24" r:id="rId27"/>
     <sheet name="Philippe Remy" sheetId="25" r:id="rId28"/>
     <sheet name="Etienne Rigaud" sheetId="26" r:id="rId29"/>
     <sheet name="Maxime Rouhier" sheetId="27" r:id="rId30"/>
     <sheet name="Dorian Scherer" sheetId="28" r:id="rId31"/>
     <sheet name="Anna Schneider" sheetId="29" r:id="rId32"/>
     <sheet name="Raphaël Schneider" sheetId="30" r:id="rId33"/>
     <sheet name="Philip Todd" sheetId="31" r:id="rId34"/>
     <sheet name="Hubert Wagner" sheetId="32" r:id="rId35"/>
     <sheet name="Vincent Wagner" sheetId="33" r:id="rId36"/>
     <sheet name="Simon Wanner" sheetId="34" r:id="rId37"/>
     <sheet name="Emmanuel Weislinger" sheetId="35" r:id="rId38"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Course</t>
   </si>
   <si>
     <t>Catégories</t>
   </si>
   <si>
     <t>Organisateur</t>
   </si>
   <si>
     <t>Département</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CeL Championnat GE (57) </t>
   </si>
   <si>
@@ -184,50 +184,77 @@
   <si>
     <t xml:space="preserve">GP d'Eckwersheim (67) </t>
   </si>
   <si>
     <t>VC Eckwersheim</t>
   </si>
   <si>
     <t>Bas-Rhin (67)</t>
   </si>
   <si>
     <t>12/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Blanche-Eglise (57) </t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Wintershouse (67) </t>
   </si>
   <si>
     <t>UC Haguenau</t>
   </si>
   <si>
+    <t>06/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP de Sélestat (67) </t>
+  </si>
+  <si>
+    <t>Elite.Open 1.Open 2.Open 3</t>
+  </si>
+  <si>
+    <t>AS La Steigeoise</t>
+  </si>
+  <si>
+    <t>30/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLM Championnat C57 (57) </t>
+  </si>
+  <si>
+    <t>Access 1.Access 2.Access 3.Access 4.Open 1.Open 2.Open 3</t>
+  </si>
+  <si>
+    <t>SC Sillon Mosellan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gentlemen Veckring (57) </t>
+  </si>
+  <si>
     <t>23/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Saverne (67) </t>
   </si>
   <si>
     <t>Open 1.Open 2.Open 3</t>
   </si>
   <si>
     <t>AC Savernoise</t>
   </si>
   <si>
     <t>25/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP Bacchus (BW)	 </t>
   </si>
   <si>
     <t>Amateure.CT &amp; Elite Amateure</t>
   </si>
   <si>
     <t>RSG Offenburg-Fessenbach</t>
   </si>
   <si>
     <t>Bade-Wurtemberg</t>
@@ -283,53 +310,50 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>14/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP Hatzenbühl (RLP) </t>
   </si>
   <si>
     <t>RV "Rosalia" 1908 Hatzenbühl e.V.</t>
   </si>
   <si>
     <t>13/06/2026</t>
   </si>
   <si>
     <t>Abandon</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Vendenheim (67) </t>
   </si>
   <si>
     <t>UC Vendenheim</t>
   </si>
   <si>
-    <t>Elite.Open 1.Open 2.Open 3</t>
-[...1 lines deleted...]
-  <si>
     <t>31/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de la Ville de Erstein (67) </t>
   </si>
   <si>
     <t>AC Erstein</t>
   </si>
   <si>
     <t>Open 1.Open 2</t>
   </si>
   <si>
     <t xml:space="preserve">GP Ittersdorf (SAR) </t>
   </si>
   <si>
     <t>RSC Überherrn Saar</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP Offenbach (RLP) </t>
   </si>
   <si>
     <t>Amateure</t>
@@ -466,176 +490,197 @@
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>CC Besançon (25) #1</t>
   </si>
   <si>
     <t>U13 Benjamins.U15 Minimes</t>
   </si>
   <si>
     <t>Doubs (25)</t>
   </si>
   <si>
     <t>CC Besançon (25) #2</t>
   </si>
   <si>
     <t xml:space="preserve">CC Besançon (25) </t>
   </si>
   <si>
     <t>04/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CC Championnat GE (68) </t>
   </si>
   <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tour du Lac Léman (CH) </t>
+  </si>
+  <si>
+    <t>U19 Juniors</t>
+  </si>
+  <si>
     <t>22/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Boucle de l'Oise (60) </t>
   </si>
   <si>
-    <t>U19 Juniors</t>
-[...1 lines deleted...]
-  <si>
     <t>Boucle de l'Oise (60) #3</t>
   </si>
   <si>
     <t>Boucle de l'Oise (60) #2</t>
   </si>
   <si>
     <t>Boucle de l'Oise (60) #1</t>
   </si>
   <si>
     <t>06/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Classic des Alpes (38) </t>
   </si>
   <si>
     <t>Open 3</t>
   </si>
   <si>
     <t xml:space="preserve">GP Ittersdorf (SAR)	 </t>
   </si>
   <si>
     <t>09/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Tour d’Ambert Livradois Forez (63) </t>
   </si>
   <si>
     <t>Tour d’Ambert Livradois Forez (63) #3</t>
   </si>
   <si>
     <t>Tour d’Ambert Livradois Forez (63) #2</t>
   </si>
   <si>
     <t>Tour d’Ambert Livradois Forez (63) #1</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Rammerstadt (68) </t>
   </si>
   <si>
     <t>AC Thann</t>
   </si>
   <si>
     <t xml:space="preserve">GP Bellheim (RLP) </t>
   </si>
   <si>
+    <t>U17 Cadets</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLM GP de Drusus  (67) </t>
+  </si>
+  <si>
     <t>25/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">XCO Eulmont UFOLEP (54) </t>
   </si>
   <si>
-    <t>U17 Cadets</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CDF Département (57) </t>
   </si>
   <si>
     <t>06/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Sarrebourg (57) </t>
   </si>
   <si>
     <t>Access 3.Access 4</t>
   </si>
   <si>
     <t xml:space="preserve">GP Ferme Adam (67) </t>
   </si>
   <si>
     <t>U11 Pupilles.U13 Benjamins.U7 Prélicenciés.U9 Poussins</t>
   </si>
   <si>
     <t xml:space="preserve">XCO M1 LVM MTB-Saarlandliga </t>
   </si>
   <si>
     <t>U11 Pupilles.U7 Prélicenciés.U9 Poussins</t>
   </si>
   <si>
     <t>U11 Pupilles.U13 Benjamins.U9 Poussins</t>
   </si>
   <si>
     <t>Dames.Masters.Séniors</t>
   </si>
   <si>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XCO M7 LVM MTB-Saarlandliga </t>
+  </si>
+  <si>
+    <t>Séniors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XCO M6 LVM MTB-Saarlandliga </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XCO M5 LVM MTB-Saarlandliga </t>
+  </si>
+  <si>
     <t xml:space="preserve">XCO M4 LVM MTB-Saarlandliga </t>
   </si>
   <si>
-    <t>Séniors</t>
-[...1 lines deleted...]
-  <si>
     <t>02/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Chambley (57) </t>
   </si>
   <si>
     <t>Access 1.Access 2.Access 3.Access 4.Open 3</t>
   </si>
   <si>
     <t>VS2M</t>
   </si>
   <si>
     <t>19/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">XCO Championnat de France Devoluy (05) </t>
   </si>
   <si>
     <t>Masters</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Bousse (57) </t>
   </si>
   <si>
-    <t>SC Sillon Mosellan</t>
-[...1 lines deleted...]
-  <si>
     <t>27/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">XCO M3 LVM MTB-Saarlandliga </t>
   </si>
   <si>
     <t xml:space="preserve">GP Ebertsheim-Rodenbach (RLP) </t>
   </si>
   <si>
     <t>RVE Rodenbach</t>
   </si>
   <si>
     <t>Masters.Séniors</t>
   </si>
   <si>
     <t>Access 3.Access 4.Dames</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CC Francfort (HES) </t>
   </si>
   <si>
     <t>25/01/2026</t>
@@ -719,53 +764,50 @@
     <t>Dames</t>
   </si>
   <si>
     <t>Munster Bike Club</t>
   </si>
   <si>
     <t xml:space="preserve">M2 XC Challenge de Lorraine UFOLEP (57) </t>
   </si>
   <si>
     <t>Dames.Séniors</t>
   </si>
   <si>
     <t>GP de Pierreville CLM+CeL (54) CLM</t>
   </si>
   <si>
     <t>Access 1.Access 2.Access 3.Access 4.Open 2.Open 3</t>
   </si>
   <si>
     <t>Neuves Maisons Cyclisme</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Pierreville CLM+CeL (54) </t>
   </si>
   <si>
     <t xml:space="preserve">Championnat de Moselle gravel (57) </t>
-  </si>
-[...1 lines deleted...]
-    <t>Access 1.Access 2.Access 3.Access 4.Open 1.Open 2.Open 3</t>
   </si>
   <si>
     <t>VC Hettange Grande</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1382,66 +1424,66 @@
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="E2" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F2" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
@@ -1459,106 +1501,106 @@
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B2" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D2" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E2" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="F2" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
@@ -1576,771 +1618,917 @@
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B2">
         <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131348" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559082" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
       <c r="B2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>172</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="E2"/>
       <c r="F2" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="D3" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="B4">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="C4" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>163</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>164</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>157</v>
+      </c>
+      <c r="B5">
+        <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="D5" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="E5"/>
-      <c r="F5"/>
+      <c r="F5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="E6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="B7">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C7" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B8">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D8" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="E8"/>
+        <v>179</v>
+      </c>
+      <c r="E8" t="s">
+        <v>180</v>
+      </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>181</v>
+      </c>
+      <c r="B9" t="s">
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="D9" t="s">
-        <v>167</v>
-[...6 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B10">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>152</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="B11">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>184</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>185</v>
       </c>
       <c r="B12">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="D12" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="E12"/>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>64</v>
       </c>
       <c r="B13">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
-        <v>155</v>
+        <v>187</v>
       </c>
       <c r="D13" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>183</v>
+      </c>
+      <c r="E13" t="s">
+        <v>188</v>
+      </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="B14">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="D14" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
       <c r="B15">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>175</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="B16">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C16" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>148</v>
       </c>
       <c r="B17">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="C17" t="s">
-        <v>93</v>
+        <v>167</v>
       </c>
       <c r="D17" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
       <c r="B18">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C18" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="E18" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>90</v>
       </c>
       <c r="B19">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="C19" t="s">
-        <v>177</v>
+        <v>91</v>
       </c>
       <c r="D19" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="F19"/>
+        <v>190</v>
+      </c>
+      <c r="E19" t="s">
+        <v>92</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="B20">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C20" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="D20" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="E20"/>
+        <v>190</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="B21">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="C21" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="D21" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="E21"/>
+        <v>164</v>
+      </c>
+      <c r="E21" t="s">
+        <v>102</v>
+      </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="B22">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>127</v>
       </c>
       <c r="D22" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="F22" t="s">
-        <v>88</v>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>191</v>
+      </c>
+      <c r="B23">
+        <v>2</v>
+      </c>
+      <c r="C23" t="s">
+        <v>192</v>
+      </c>
+      <c r="D23" t="s">
+        <v>183</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24">
+        <v>10</v>
+      </c>
+      <c r="C24" t="s">
+        <v>194</v>
+      </c>
+      <c r="D24" t="s">
+        <v>183</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>196</v>
+      </c>
+      <c r="D25" t="s">
+        <v>183</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B26">
+        <v>12</v>
+      </c>
+      <c r="C26" t="s">
+        <v>135</v>
+      </c>
+      <c r="D26" t="s">
+        <v>170</v>
+      </c>
+      <c r="E26" t="s">
+        <v>105</v>
+      </c>
+      <c r="F26" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>171</v>
       </c>
       <c r="B2">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="E2"/>
       <c r="F2" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="B3">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>127</v>
       </c>
       <c r="D3" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="F3" t="s">
-        <v>88</v>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>135</v>
+      </c>
+      <c r="D4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F4" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>171</v>
       </c>
       <c r="B2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D2" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="B3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D3" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>157</v>
       </c>
       <c r="B4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="D4" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="B5">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="E5"/>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
       <c r="D6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>54</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7">
+        <v>2</v>
+      </c>
+      <c r="C7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9">
+        <v>1</v>
+      </c>
+      <c r="C9" t="s">
+        <v>167</v>
+      </c>
+      <c r="D9" t="s">
+        <v>189</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
@@ -2358,135 +2546,135 @@
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>15</v>
       </c>
       <c r="C2" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="E2" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="B4" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="C4" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -2513,254 +2701,254 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="B2">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="D2" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="D3" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="D4" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B5">
         <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D5" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6">
         <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D6" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E6" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B8">
         <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="D8" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E8" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D9" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E9" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>99</v>
       </c>
       <c r="C10" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="D10" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B11">
         <v>119</v>
       </c>
       <c r="C11" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="D11" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B12">
         <v>123</v>
       </c>
       <c r="C12" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D12" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
@@ -2778,159 +2966,159 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="B2">
         <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="D2" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="D3" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="B4">
         <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="D4" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B5">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D5" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="D6" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E6" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B7">
         <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D7" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2951,326 +3139,326 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B2">
         <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B3">
         <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="D3" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E3" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="B4">
         <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="D4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E4" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B5">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="D5" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B6">
         <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B7">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="E7" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9">
         <v>45</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E10" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B11" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E11" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C12" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E12" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="B14">
         <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E14" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>66</v>
       </c>
       <c r="C15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
+        <v>105</v>
+      </c>
+      <c r="F15" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
@@ -3432,51 +3620,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3500,244 +3688,244 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B2">
         <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="E2" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="D3" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E3" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="F3" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>169</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
         <v>34</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6">
         <v>8</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B8">
         <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D8" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="D9" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="D10" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="E10" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="F10" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B11">
         <v>12</v>
       </c>
       <c r="C11" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D11" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="E11" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F11" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
@@ -3755,163 +3943,163 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B2">
         <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="E2" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="D3" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="E3" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D6" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E6" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B7">
         <v>72</v>
       </c>
       <c r="C7" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3932,335 +4120,353 @@
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>32</v>
       </c>
       <c r="C2" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="E2" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="B4">
         <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="D4" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>157</v>
+      </c>
+      <c r="B2" t="s">
+        <v>73</v>
       </c>
       <c r="C2" t="s">
-        <v>102</v>
+        <v>175</v>
       </c>
       <c r="D2" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="B3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="E3"/>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>15</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>204</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>217</v>
       </c>
       <c r="B5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>110</v>
+        <v>218</v>
       </c>
       <c r="D5" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="F5"/>
+        <v>219</v>
+      </c>
+      <c r="E5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F5" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="B6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>206</v>
+        <v>118</v>
       </c>
       <c r="D6" t="s">
-        <v>207</v>
+        <v>111</v>
       </c>
       <c r="E6"/>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="B7">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>119</v>
+        <v>221</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B8">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C9" t="s">
         <v>127</v>
       </c>
       <c r="D9" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="F9" t="s">
-        <v>88</v>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>135</v>
+      </c>
+      <c r="D10" t="s">
+        <v>170</v>
+      </c>
+      <c r="E10" t="s">
+        <v>105</v>
+      </c>
+      <c r="F10" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
@@ -4287,51 +4493,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4430,66 +4636,66 @@
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>16</v>
       </c>
       <c r="C2" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="E2" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F2" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
@@ -4507,103 +4713,103 @@
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B2">
         <v>40</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="D2" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="E2" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C3" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D3" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="E3" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="F3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4630,497 +4836,577 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>3</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705078" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2" t="s">
         <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5">
+        <v>5</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" t="s">
         <v>46</v>
       </c>
-      <c r="B5">
-[...10 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B7">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B8">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9">
+        <v>14</v>
+      </c>
+      <c r="C9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="B10">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="D10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" t="s">
         <v>67</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B11">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>72</v>
+      </c>
+      <c r="B12" t="s">
+        <v>73</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B13">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B14">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
         <v>78</v>
       </c>
-      <c r="B15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="B16">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E16" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B17">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="C17" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="E17" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="F17" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B18">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E18" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
       </c>
       <c r="C19" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E19" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="F19" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20">
+        <v>28</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" t="s">
+        <v>92</v>
+      </c>
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21">
+        <v>32</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>94</v>
+      </c>
+      <c r="E21" t="s">
         <v>95</v>
       </c>
-      <c r="B20">
+      <c r="F21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22">
+        <v>21</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" t="s">
+        <v>99</v>
+      </c>
+      <c r="F22" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23">
+        <v>76</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" t="s">
+        <v>102</v>
+      </c>
+      <c r="F23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24">
         <v>60</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E24" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
@@ -5144,54 +5430,54 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5224,51 +5510,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5375,60 +5661,60 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
         <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="E2" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F2" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
@@ -5472,234 +5758,254 @@
       </c>
       <c r="B2">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="D3" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>38</v>
+      </c>
+      <c r="B2">
+        <v>4</v>
       </c>
       <c r="C2" t="s">
-        <v>212</v>
+        <v>39</v>
       </c>
       <c r="D2" t="s">
-        <v>213</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>214</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>43</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C3" t="s">
-        <v>162</v>
+        <v>227</v>
       </c>
       <c r="D3" t="s">
-        <v>163</v>
+        <v>40</v>
       </c>
       <c r="E3" t="s">
-        <v>164</v>
+        <v>228</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>177</v>
+      </c>
+      <c r="B4" t="s">
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>52</v>
+        <v>178</v>
       </c>
       <c r="D4" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>180</v>
       </c>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>60</v>
+      </c>
+      <c r="B5">
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>208</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>86</v>
+      </c>
+      <c r="B7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D7" t="s">
+        <v>88</v>
+      </c>
+      <c r="E7" t="s">
+        <v>89</v>
+      </c>
+      <c r="F7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D8" t="s">
         <v>13</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="E8" t="s">
+        <v>102</v>
+      </c>
+      <c r="F8" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
@@ -5724,859 +6030,913 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D2" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="E2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="F2" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B3">
         <v>78</v>
       </c>
       <c r="C3" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D3" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D5" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C7" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="D7" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="E7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B8">
         <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="D8" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D9" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E9" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="D10" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="E10" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B11">
         <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D11" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="E11" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D12" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="E12" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>104</v>
       </c>
       <c r="C13" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="D13" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>106</v>
       </c>
       <c r="C14" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="D14" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D15" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D16" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16" t="s">
         <v>105</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>136</v>
+      </c>
+      <c r="B2" t="s">
+        <v>73</v>
       </c>
       <c r="C2" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D2" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="B3">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D3" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="B4">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D4" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="B5">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="C5" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="D5" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>139</v>
+      </c>
+      <c r="B6">
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="D6" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>144</v>
+      </c>
+      <c r="B7" t="s">
+        <v>73</v>
       </c>
       <c r="C7" t="s">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="D7" t="s">
-        <v>136</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>11</v>
+      </c>
+      <c r="B9">
+        <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>137</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>147</v>
+      </c>
+      <c r="D10" t="s">
         <v>138</v>
       </c>
-      <c r="B10">
-[...9 lines deleted...]
-      <c r="F10"/>
+      <c r="E10" t="s">
+        <v>81</v>
+      </c>
+      <c r="F10" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B11">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>149</v>
+      </c>
+      <c r="D11" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12">
+        <v>18</v>
+      </c>
+      <c r="C12" t="s">
+        <v>150</v>
+      </c>
+      <c r="D12" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>148</v>
+      </c>
+      <c r="B13">
+        <v>86</v>
+      </c>
+      <c r="C13" t="s">
+        <v>151</v>
+      </c>
+      <c r="D13" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>148</v>
+      </c>
+      <c r="B14">
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>82</v>
+      </c>
+      <c r="B15" t="s">
+        <v>73</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="D15" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E15" t="s">
-        <v>81</v>
+        <v>154</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B16">
         <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>145</v>
+        <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="E16" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B17">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>93</v>
+        <v>155</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="E17" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>100</v>
+      </c>
+      <c r="B18">
+        <v>18</v>
       </c>
       <c r="C18" t="s">
+        <v>101</v>
+      </c>
+      <c r="D18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" t="s">
+        <v>102</v>
+      </c>
+      <c r="F18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" t="s">
+        <v>104</v>
+      </c>
+      <c r="D19" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" t="s">
+        <v>105</v>
+      </c>
+      <c r="F19" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993408" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D2" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>157</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>26</v>
+        <v>158</v>
       </c>
       <c r="D3" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="E3"/>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="B4">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>113</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B5">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>149</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>113</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>159</v>
       </c>
       <c r="B6">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="D6" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="B7">
+        <v>71</v>
+      </c>
+      <c r="C7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D7" t="s">
+        <v>113</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B8">
+        <v>74</v>
+      </c>
+      <c r="C8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D8" t="s">
+        <v>113</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9">
         <v>15</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7" t="s">
+      <c r="C9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D9" t="s">
+        <v>156</v>
+      </c>
+      <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
@@ -6699,71 +7059,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6793,95 +7153,95 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="B3">
         <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="D3" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B4">
         <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D4" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="E4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>