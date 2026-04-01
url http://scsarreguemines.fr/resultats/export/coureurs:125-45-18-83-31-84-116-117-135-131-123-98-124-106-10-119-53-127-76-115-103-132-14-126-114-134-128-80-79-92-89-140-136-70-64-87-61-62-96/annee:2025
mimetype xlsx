--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -276,77 +276,77 @@
   <si>
     <t>Access 1.Access 2.Access 3.Access 4.Elite.Open 1.Open 2.Open 3</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Prix des Artisans de Wintershouse (67) </t>
   </si>
   <si>
     <t>UC Haguenau</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Gentlemen Lamath	(54) </t>
   </si>
   <si>
     <t>FEP Mt Sur Meurthe</t>
   </si>
   <si>
     <t>Gentlemen Lamath	(54) #1</t>
   </si>
   <si>
+    <t xml:space="preserve">Gentlemen Durmeyer (57) </t>
+  </si>
+  <si>
+    <t>Access 1.Access 2.Access 3.Access 4.Elite.Open 2.Open 3.U13 Benjamins.U15 Minimes.U17 Cadets.U19 Juniors</t>
+  </si>
+  <si>
     <t>Gentlemen Durmeyer (57) #1</t>
   </si>
   <si>
-    <t>Access 1.Access 2.Access 3.Access 4.Elite.Open 2.Open 3.U13 Benjamins.U15 Minimes.U17 Cadets.U19 Juniors</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>Tour de Moselle (57) #3</t>
   </si>
   <si>
     <t>Elite</t>
   </si>
   <si>
     <t>CS Thionville</t>
   </si>
   <si>
+    <t>Tour de Moselle (57) #2</t>
+  </si>
+  <si>
     <t>Tour de Moselle (57) #1</t>
   </si>
   <si>
-    <t>Tour de Moselle (57) #2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tour de Moselle (57) #4</t>
   </si>
   <si>
     <t>07/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Sélestat (67) </t>
   </si>
   <si>
     <t>Elite.Open 1.Open 2.Open 3</t>
   </si>
   <si>
     <t>AS La Steigeoise</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">GP de la Ville de Erstein (67) </t>
   </si>
   <si>
     <t>Elite.Open 1.Open 2</t>
   </si>
   <si>
     <t>AC Erstein</t>
@@ -462,50 +462,53 @@
   <si>
     <t xml:space="preserve">40ème GP de Soultz sous Forêts (67) </t>
   </si>
   <si>
     <t>VC Nord Alsace</t>
   </si>
   <si>
     <t xml:space="preserve">Fête du vélo Eckwersheim (67) </t>
   </si>
   <si>
     <t>VC Eckwersheim</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Classique du Chatillonais (71) </t>
   </si>
   <si>
     <t>12/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Tour du Charolais (71) </t>
   </si>
   <si>
+    <t>Open 2.Open 3</t>
+  </si>
+  <si>
     <t>Elite.Open 1</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Wittenheim (68) </t>
   </si>
   <si>
     <t>VC Wittenheim</t>
   </si>
   <si>
     <t>Haut-Rhin (68)</t>
   </si>
   <si>
     <t>Open 1.Open 2.Open 3</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Pierreville (54) </t>
   </si>
   <si>
     <t>Access 1.Access 2.Open 2.Open 3</t>
@@ -543,53 +546,50 @@
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">6ème GP ECR (54) </t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Prix Petitjean (55) </t>
   </si>
   <si>
     <t>US Buzy Cyclisme</t>
   </si>
   <si>
     <t>Meuse (55)</t>
   </si>
   <si>
     <t xml:space="preserve">GP Hyper U (68) </t>
   </si>
   <si>
     <t>EC Stéphanois</t>
   </si>
   <si>
-    <t>Open 2.Open 3</t>
-[...1 lines deleted...]
-  <si>
     <t>14/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">CC Blanche Eglise (57) </t>
   </si>
   <si>
     <t>U15 Minimes.U17 Cadets</t>
   </si>
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">CC Noel (67) </t>
   </si>
   <si>
     <t>U11 Pupilles.U13 Benjamins.U15 Minimes.U7 Prélicenciés.U9 Poussins</t>
   </si>
   <si>
     <t>23/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">CC Golbey (88) </t>
   </si>
   <si>
     <t>Cycle Golbéen</t>
@@ -681,59 +681,59 @@
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Finale CDFD (87) </t>
   </si>
   <si>
     <t>Finale CDFD (87) CLM</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">GP de la MJC de Buhl (68) </t>
   </si>
   <si>
     <t>MJC Buhl</t>
   </si>
   <si>
     <t xml:space="preserve">Trophée Madiot (53) </t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
+    <t>Critérium Européen des Jeunes (LUX) #1</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
     <t>Critérium Européen des Jeunes (LUX) #2</t>
   </si>
   <si>
-    <t>Luxembourg</t>
-[...4 lines deleted...]
-  <si>
     <t>CDF Département (67) #1</t>
   </si>
   <si>
     <t>CD67</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">GP St Etienne les Remiremont (88) </t>
   </si>
   <si>
     <t xml:space="preserve">CDF Département (67) </t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>CDF Département (67) CLM</t>
   </si>
   <si>
     <t xml:space="preserve">1er Prix de la Salicorne (57) </t>
   </si>
   <si>
     <t>CDF Département (21) #1</t>
@@ -1155,54 +1155,54 @@
   <si>
     <t>23ème GP CASC CLM (57) #1</t>
   </si>
   <si>
     <t xml:space="preserve">CC St Nicolas (88) </t>
   </si>
   <si>
     <t xml:space="preserve">CC Val de Moder Américiane (67) </t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">CC Rheinzabern (RLP) </t>
   </si>
   <si>
     <t xml:space="preserve">GP Bellheim (RLP)	 </t>
   </si>
   <si>
     <t>Masters 4</t>
   </si>
   <si>
     <t>EC Colmar</t>
   </si>
   <si>
+    <t xml:space="preserve">Championnat de Moselle gravel (57) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Gravel GP de Hettange (57) </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Championnat de Moselle gravel (57) </t>
   </si>
   <si>
     <t xml:space="preserve">1er Critérium de Seebach (67) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2182,51 +2182,51 @@
       </c>
       <c r="E16" t="s">
         <v>227</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>228</v>
       </c>
       <c r="B17">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>229</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>230</v>
       </c>
       <c r="F17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
@@ -2679,57 +2679,57 @@
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>237</v>
       </c>
       <c r="E6" t="s">
         <v>239</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D7" t="s">
         <v>237</v>
       </c>
       <c r="E7" t="s">
         <v>60</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>240</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>241</v>
       </c>
       <c r="D8" t="s">
         <v>242</v>
       </c>
       <c r="E8" t="s">
@@ -3205,136 +3205,136 @@
       </c>
       <c r="E20" t="s">
         <v>119</v>
       </c>
       <c r="F20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
         <v>2</v>
       </c>
       <c r="C21" t="s">
         <v>254</v>
       </c>
       <c r="D21" t="s">
         <v>244</v>
       </c>
       <c r="E21" t="s">
         <v>255</v>
       </c>
       <c r="F21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>256</v>
       </c>
       <c r="C22" t="s">
         <v>254</v>
       </c>
       <c r="D22" t="s">
         <v>244</v>
       </c>
       <c r="E22" t="s">
         <v>255</v>
       </c>
       <c r="F22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>2</v>
       </c>
       <c r="C23" t="s">
         <v>257</v>
       </c>
       <c r="D23" t="s">
         <v>244</v>
       </c>
       <c r="E23" t="s">
         <v>258</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24">
         <v>3</v>
       </c>
       <c r="C24" t="s">
         <v>259</v>
       </c>
       <c r="D24" t="s">
         <v>157</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>6</v>
       </c>
       <c r="C25" t="s">
         <v>182</v>
       </c>
       <c r="D25" t="s">
         <v>244</v>
       </c>
       <c r="E25" t="s">
         <v>183</v>
       </c>
       <c r="F25" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26">
         <v>1</v>
       </c>
       <c r="C26" t="s">
         <v>184</v>
       </c>
       <c r="D26" t="s">
         <v>157</v>
       </c>
       <c r="E26" t="s">
         <v>185</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>260</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27" t="s">
@@ -3637,71 +3637,71 @@
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>120</v>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
       <c r="C13" t="s">
         <v>180</v>
       </c>
       <c r="D13" t="s">
         <v>220</v>
       </c>
       <c r="E13" t="s">
         <v>181</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
         <v>3</v>
       </c>
       <c r="C14" t="s">
         <v>182</v>
       </c>
       <c r="D14" t="s">
         <v>220</v>
       </c>
       <c r="E14" t="s">
         <v>183</v>
       </c>
       <c r="F14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>184</v>
       </c>
       <c r="D15" t="s">
         <v>266</v>
       </c>
       <c r="E15" t="s">
         <v>185</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -3774,51 +3774,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>256</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>237</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4" t="s">
         <v>256</v>
       </c>
       <c r="C4" t="s">
         <v>77</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>79</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -4049,54 +4049,54 @@
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>270</v>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>271</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>222</v>
@@ -4192,51 +4192,51 @@
       </c>
       <c r="E18" t="s">
         <v>227</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>228</v>
       </c>
       <c r="B19">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>229</v>
       </c>
       <c r="D19" t="s">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>230</v>
       </c>
       <c r="F19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20">
         <v>5</v>
       </c>
       <c r="C20" t="s">
         <v>275</v>
       </c>
       <c r="D20" t="s">
         <v>276</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>277</v>
       </c>
       <c r="B21">
@@ -4356,71 +4356,71 @@
         <v>275</v>
       </c>
       <c r="D27" t="s">
         <v>36</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>108</v>
       </c>
       <c r="B28">
         <v>14</v>
       </c>
       <c r="C28" t="s">
         <v>174</v>
       </c>
       <c r="D28" t="s">
         <v>34</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>205</v>
       </c>
       <c r="B29">
         <v>67</v>
       </c>
       <c r="C29" t="s">
         <v>175</v>
       </c>
       <c r="D29" t="s">
         <v>36</v>
       </c>
       <c r="E29" t="s">
         <v>176</v>
       </c>
       <c r="F29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>287</v>
       </c>
       <c r="B30">
         <v>5</v>
       </c>
       <c r="C30" t="s">
         <v>288</v>
       </c>
       <c r="D30" t="s">
         <v>36</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31">
@@ -4459,57 +4459,57 @@
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>20</v>
       </c>
       <c r="B33">
         <v>11</v>
       </c>
       <c r="C33" t="s">
         <v>21</v>
       </c>
       <c r="D33" t="s">
         <v>54</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B34">
         <v>75</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>60</v>
       </c>
       <c r="F34" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>120</v>
       </c>
       <c r="B35">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>180</v>
       </c>
       <c r="D35" t="s">
         <v>220</v>
       </c>
       <c r="E35" t="s">
@@ -4519,89 +4519,89 @@
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
         <v>57</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36" t="s">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>57</v>
       </c>
       <c r="F36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B37">
         <v>5</v>
       </c>
       <c r="C37" t="s">
         <v>289</v>
       </c>
       <c r="D37" t="s">
         <v>276</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B38">
         <v>8</v>
       </c>
       <c r="C38" t="s">
         <v>290</v>
       </c>
       <c r="D38" t="s">
         <v>36</v>
       </c>
       <c r="E38" t="s">
         <v>185</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B39">
         <v>19</v>
       </c>
       <c r="C39" t="s">
         <v>184</v>
       </c>
       <c r="D39" t="s">
         <v>266</v>
       </c>
       <c r="E39" t="s">
         <v>185</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>260</v>
       </c>
       <c r="B40">
         <v>11</v>
       </c>
       <c r="C40" t="s">
@@ -4776,54 +4776,54 @@
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>270</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" t="s">
         <v>271</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>222</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>223</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>224</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>42</v>
@@ -4949,242 +4949,242 @@
         <v>295</v>
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>296</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16" t="s">
         <v>297</v>
       </c>
       <c r="D16" t="s">
         <v>276</v>
       </c>
       <c r="E16" t="s">
         <v>298</v>
       </c>
       <c r="F16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>296</v>
       </c>
       <c r="B17">
         <v>14</v>
       </c>
       <c r="C17" t="s">
         <v>299</v>
       </c>
       <c r="D17" t="s">
         <v>276</v>
       </c>
       <c r="E17" t="s">
         <v>298</v>
       </c>
       <c r="F17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>300</v>
       </c>
       <c r="B18">
         <v>7</v>
       </c>
       <c r="C18" t="s">
         <v>301</v>
       </c>
       <c r="D18" t="s">
         <v>276</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>300</v>
       </c>
       <c r="B19">
         <v>13</v>
       </c>
       <c r="C19" t="s">
         <v>302</v>
       </c>
       <c r="D19" t="s">
         <v>276</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>300</v>
       </c>
       <c r="B20">
         <v>7</v>
       </c>
       <c r="C20" t="s">
         <v>303</v>
       </c>
       <c r="D20" t="s">
         <v>276</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>300</v>
       </c>
       <c r="B21">
         <v>5</v>
       </c>
       <c r="C21" t="s">
         <v>304</v>
       </c>
       <c r="D21" t="s">
         <v>276</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22">
         <v>1</v>
       </c>
       <c r="C22" t="s">
         <v>275</v>
       </c>
       <c r="D22" t="s">
         <v>36</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>108</v>
       </c>
       <c r="B23">
         <v>8</v>
       </c>
       <c r="C23" t="s">
         <v>174</v>
       </c>
       <c r="D23" t="s">
         <v>34</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>205</v>
       </c>
       <c r="B24">
         <v>31</v>
       </c>
       <c r="C24" t="s">
         <v>175</v>
       </c>
       <c r="D24" t="s">
         <v>36</v>
       </c>
       <c r="E24" t="s">
         <v>176</v>
       </c>
       <c r="F24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>1</v>
       </c>
       <c r="C25" t="s">
         <v>289</v>
       </c>
       <c r="D25" t="s">
         <v>276</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>184</v>
       </c>
       <c r="D26" t="s">
         <v>266</v>
       </c>
       <c r="E26" t="s">
         <v>185</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27">
         <v>2</v>
       </c>
       <c r="C27" t="s">
         <v>290</v>
       </c>
       <c r="D27" t="s">
         <v>36</v>
       </c>
       <c r="E27" t="s">
         <v>185</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -5376,161 +5376,161 @@
       <c r="D9" t="s">
         <v>279</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>296</v>
       </c>
       <c r="B10">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>299</v>
       </c>
       <c r="D10" t="s">
         <v>276</v>
       </c>
       <c r="E10" t="s">
         <v>298</v>
       </c>
       <c r="F10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>296</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
         <v>297</v>
       </c>
       <c r="D11" t="s">
         <v>276</v>
       </c>
       <c r="E11" t="s">
         <v>298</v>
       </c>
       <c r="F11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>99</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>264</v>
       </c>
       <c r="D12" t="s">
         <v>265</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>300</v>
       </c>
       <c r="B13">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>301</v>
       </c>
       <c r="D13" t="s">
         <v>276</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>300</v>
       </c>
       <c r="B14">
         <v>17</v>
       </c>
       <c r="C14" t="s">
         <v>302</v>
       </c>
       <c r="D14" t="s">
         <v>276</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>300</v>
       </c>
       <c r="B15">
         <v>20</v>
       </c>
       <c r="C15" t="s">
         <v>303</v>
       </c>
       <c r="D15" t="s">
         <v>276</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>300</v>
       </c>
       <c r="B16">
         <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>304</v>
       </c>
       <c r="D16" t="s">
         <v>276</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>310</v>
       </c>
       <c r="B17">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>311</v>
       </c>
       <c r="D17" t="s">
         <v>279</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>287</v>
       </c>
       <c r="B18">
@@ -5545,51 +5545,51 @@
       <c r="E18"/>
       <c r="F18" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>20</v>
       </c>
       <c r="B19">
         <v>1</v>
       </c>
       <c r="C19" t="s">
         <v>313</v>
       </c>
       <c r="D19" t="s">
         <v>279</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20">
         <v>2</v>
       </c>
       <c r="C20" t="s">
         <v>289</v>
       </c>
       <c r="D20" t="s">
         <v>276</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -6198,54 +6198,54 @@
       </c>
       <c r="D15" t="s">
         <v>244</v>
       </c>
       <c r="E15" t="s">
         <v>119</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>189</v>
       </c>
       <c r="B16">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>316</v>
       </c>
       <c r="D16" t="s">
         <v>317</v>
       </c>
       <c r="E16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>249</v>
       </c>
       <c r="B17">
         <v>2</v>
       </c>
       <c r="C17" t="s">
         <v>250</v>
       </c>
       <c r="D17" t="s">
         <v>244</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>99</v>
@@ -6321,56 +6321,56 @@
       </c>
       <c r="E21" t="s">
         <v>119</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>254</v>
       </c>
       <c r="D22" t="s">
         <v>244</v>
       </c>
       <c r="E22" t="s">
         <v>255</v>
       </c>
       <c r="F22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>18</v>
       </c>
       <c r="C23" t="s">
         <v>257</v>
       </c>
       <c r="D23" t="s">
         <v>244</v>
       </c>
       <c r="E23" t="s">
         <v>258</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>120</v>
       </c>
       <c r="B24">
         <v>4</v>
       </c>
       <c r="C24" t="s">
@@ -6386,71 +6386,71 @@
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6</v>
       </c>
       <c r="C25" t="s">
         <v>259</v>
       </c>
       <c r="D25" t="s">
         <v>157</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>182</v>
       </c>
       <c r="D26" t="s">
         <v>244</v>
       </c>
       <c r="E26" t="s">
         <v>183</v>
       </c>
       <c r="F26" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27">
         <v>39</v>
       </c>
       <c r="C27" t="s">
         <v>184</v>
       </c>
       <c r="D27" t="s">
         <v>157</v>
       </c>
       <c r="E27" t="s">
         <v>185</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>260</v>
       </c>
       <c r="B28">
         <v>12</v>
       </c>
       <c r="C28" t="s">
@@ -6779,71 +6779,71 @@
       <c r="A14" t="s">
         <v>169</v>
       </c>
       <c r="B14">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>170</v>
       </c>
       <c r="D14" t="s">
         <v>244</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15">
         <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
         <v>63</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16">
         <v>23</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>245</v>
       </c>
       <c r="B17">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>246</v>
       </c>
       <c r="D17" t="s">
         <v>244</v>
       </c>
       <c r="E17"/>
@@ -6863,54 +6863,54 @@
       </c>
       <c r="D18" t="s">
         <v>244</v>
       </c>
       <c r="E18" t="s">
         <v>119</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>189</v>
       </c>
       <c r="B19">
         <v>34</v>
       </c>
       <c r="C19" t="s">
         <v>316</v>
       </c>
       <c r="D19" t="s">
         <v>317</v>
       </c>
       <c r="E19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>249</v>
       </c>
       <c r="B20">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>250</v>
       </c>
       <c r="D20" t="s">
         <v>244</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>99</v>
@@ -6966,56 +6966,56 @@
       </c>
       <c r="E23" t="s">
         <v>119</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>254</v>
       </c>
       <c r="D24" t="s">
         <v>244</v>
       </c>
       <c r="E24" t="s">
         <v>255</v>
       </c>
       <c r="F24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>13</v>
       </c>
       <c r="C25" t="s">
         <v>257</v>
       </c>
       <c r="D25" t="s">
         <v>244</v>
       </c>
       <c r="E25" t="s">
         <v>258</v>
       </c>
       <c r="F25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>120</v>
       </c>
       <c r="B26">
         <v>21</v>
       </c>
       <c r="C26" t="s">
@@ -7031,71 +7031,71 @@
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>259</v>
       </c>
       <c r="D27" t="s">
         <v>157</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>33</v>
       </c>
       <c r="C28" t="s">
         <v>182</v>
       </c>
       <c r="D28" t="s">
         <v>244</v>
       </c>
       <c r="E28" t="s">
         <v>183</v>
       </c>
       <c r="F28" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>184</v>
       </c>
       <c r="D29" t="s">
         <v>157</v>
       </c>
       <c r="E29" t="s">
         <v>185</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>260</v>
       </c>
       <c r="B30">
         <v>17</v>
       </c>
       <c r="C30" t="s">
@@ -7172,71 +7172,71 @@
       </c>
       <c r="B2">
         <v>23</v>
       </c>
       <c r="C2" t="s">
         <v>219</v>
       </c>
       <c r="D2" t="s">
         <v>220</v>
       </c>
       <c r="E2" t="s">
         <v>110</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>49</v>
       </c>
       <c r="B3">
         <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D3" t="s">
         <v>63</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4">
         <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -7312,51 +7312,51 @@
       </c>
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3" t="s">
         <v>321</v>
       </c>
       <c r="E3" t="s">
         <v>79</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>186</v>
       </c>
       <c r="B4">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>322</v>
       </c>
       <c r="D4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E4" t="s">
         <v>323</v>
       </c>
       <c r="F4" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>80</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>81</v>
       </c>
       <c r="D5" t="s">
         <v>82</v>
       </c>
       <c r="E5" t="s">
         <v>83</v>
       </c>
       <c r="F5" t="s">
@@ -7372,51 +7372,51 @@
       </c>
       <c r="C6" t="s">
         <v>86</v>
       </c>
       <c r="D6" t="s">
         <v>87</v>
       </c>
       <c r="E6" t="s">
         <v>88</v>
       </c>
       <c r="F6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>90</v>
       </c>
       <c r="B7" t="s">
         <v>256</v>
       </c>
       <c r="C7" t="s">
         <v>91</v>
       </c>
       <c r="D7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E7" t="s">
         <v>92</v>
       </c>
       <c r="F7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>93</v>
       </c>
       <c r="B8">
         <v>49</v>
       </c>
       <c r="C8" t="s">
         <v>94</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>95</v>
       </c>
       <c r="F8" t="s">
@@ -7432,135 +7432,135 @@
       </c>
       <c r="C9" t="s">
         <v>100</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>101</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>324</v>
       </c>
       <c r="D10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>20</v>
       </c>
       <c r="C11" t="s">
         <v>325</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>326</v>
       </c>
       <c r="F11" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>105</v>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>327</v>
       </c>
       <c r="D12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E12" t="s">
         <v>107</v>
       </c>
       <c r="F12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
@@ -7666,114 +7666,114 @@
       <c r="C5" t="s">
         <v>328</v>
       </c>
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>329</v>
       </c>
       <c r="D6" t="s">
         <v>237</v>
       </c>
       <c r="E6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>228</v>
       </c>
       <c r="B7">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>330</v>
       </c>
       <c r="D7" t="s">
         <v>237</v>
       </c>
       <c r="E7" t="s">
         <v>331</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>332</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8" t="s">
         <v>333</v>
       </c>
       <c r="D8" t="s">
         <v>237</v>
       </c>
       <c r="E8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>334</v>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
       <c r="C9" t="s">
         <v>335</v>
       </c>
       <c r="D9" t="s">
         <v>237</v>
       </c>
       <c r="E9" t="s">
         <v>336</v>
       </c>
       <c r="F9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>93</v>
@@ -7807,51 +7807,51 @@
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>108</v>
       </c>
       <c r="B13">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>340</v>
       </c>
       <c r="D13" t="s">
         <v>237</v>
       </c>
       <c r="E13" t="s">
         <v>336</v>
       </c>
       <c r="F13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>205</v>
       </c>
       <c r="B14">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>341</v>
       </c>
       <c r="D14" t="s">
         <v>237</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15">
@@ -7890,66 +7890,66 @@
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17">
         <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>237</v>
       </c>
       <c r="E17" t="s">
         <v>239</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>1</v>
       </c>
       <c r="C18" t="s">
         <v>342</v>
       </c>
       <c r="D18" t="s">
         <v>237</v>
       </c>
       <c r="E18" t="s">
         <v>298</v>
       </c>
       <c r="F18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>237</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>26</v>
@@ -8053,214 +8053,214 @@
       </c>
       <c r="B3">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
       <c r="D3" t="s">
         <v>52</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4">
         <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5">
         <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D5" t="s">
         <v>63</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>46</v>
       </c>
       <c r="C6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>54</v>
       </c>
       <c r="C7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8">
         <v>56</v>
       </c>
       <c r="C8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11">
         <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>60</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
@@ -9092,71 +9092,71 @@
       </c>
       <c r="E5" t="s">
         <v>110</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>159</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>160</v>
       </c>
       <c r="F6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>292</v>
       </c>
       <c r="B7">
         <v>12</v>
       </c>
       <c r="C7" t="s">
         <v>348</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>160</v>
       </c>
       <c r="F7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>40</v>
@@ -9274,126 +9274,126 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>41</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4">
         <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>108</v>
       </c>
       <c r="B7">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>109</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>110</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>16</v>
@@ -9423,51 +9423,51 @@
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
@@ -10097,51 +10097,51 @@
       </c>
       <c r="C11" t="s">
         <v>352</v>
       </c>
       <c r="D11" t="s">
         <v>353</v>
       </c>
       <c r="E11" t="s">
         <v>83</v>
       </c>
       <c r="F11" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>111</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>112</v>
       </c>
       <c r="D12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E12" t="s">
         <v>113</v>
       </c>
       <c r="F12" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
@@ -10211,71 +10211,71 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>49</v>
       </c>
       <c r="B2">
         <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D2" t="s">
         <v>63</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>49</v>
       </c>
       <c r="B3">
         <v>14</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D3" t="s">
         <v>63</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -10348,74 +10348,74 @@
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>78</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>120</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D4" t="s">
         <v>78</v>
       </c>
       <c r="E4" t="s">
         <v>354</v>
       </c>
       <c r="F4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>55</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>56</v>
       </c>
       <c r="D5" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="E5" t="s">
         <v>57</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>261</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>349</v>
       </c>
       <c r="D6" t="s">
         <v>220</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
@@ -10559,90 +10559,90 @@
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6">
         <v>39</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7" t="s">
         <v>256</v>
       </c>
       <c r="C7" t="s">
         <v>77</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>79</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="123.826904" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -10682,419 +10682,439 @@
       </c>
       <c r="B3">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3" t="s">
         <v>52</v>
       </c>
       <c r="E3" t="s">
         <v>60</v>
       </c>
       <c r="F3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4">
         <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D5" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" t="s">
         <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>72</v>
       </c>
       <c r="B8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C8" t="s">
         <v>355</v>
       </c>
       <c r="D8" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>72</v>
       </c>
       <c r="B9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C9" t="s">
         <v>356</v>
       </c>
       <c r="D9" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>189</v>
       </c>
       <c r="B10">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>357</v>
       </c>
       <c r="D10" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="E10" t="s">
         <v>117</v>
       </c>
       <c r="F10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>90</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>283</v>
       </c>
       <c r="D11" t="s">
         <v>276</v>
       </c>
       <c r="E11" t="s">
         <v>284</v>
       </c>
       <c r="F11" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="C13" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C15" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>111</v>
       </c>
       <c r="B16">
         <v>22</v>
       </c>
       <c r="C16" t="s">
         <v>112</v>
       </c>
       <c r="D16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E16" t="s">
         <v>113</v>
       </c>
       <c r="F16" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18">
         <v>32</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
         <v>27</v>
       </c>
       <c r="C19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>60</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="E21" t="s">
         <v>57</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>124</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
         <v>26</v>
       </c>
-      <c r="B22">
+      <c r="B23">
         <v>28</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C23" t="s">
         <v>28</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D23" t="s">
         <v>29</v>
       </c>
-      <c r="E22" t="s">
+      <c r="E23" t="s">
         <v>30</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F23" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
@@ -11192,51 +11212,51 @@
       <c r="F4" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="123.826904" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -11273,171 +11293,171 @@
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>58</v>
       </c>
       <c r="B3">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3" t="s">
         <v>52</v>
       </c>
       <c r="E3" t="s">
         <v>60</v>
       </c>
       <c r="F3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D5" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
         <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>65</v>
       </c>
       <c r="B8">
         <v>103</v>
       </c>
       <c r="C8" t="s">
         <v>66</v>
       </c>
       <c r="D8" t="s">
         <v>67</v>
       </c>
       <c r="E8" t="s">
         <v>68</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>65</v>
       </c>
       <c r="B9">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>67</v>
       </c>
       <c r="E9" t="s">
         <v>68</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>65</v>
       </c>
       <c r="B10">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="C10" t="s">
         <v>70</v>
       </c>
       <c r="D10" t="s">
         <v>67</v>
       </c>
       <c r="E10" t="s">
         <v>68</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>65</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>71</v>
       </c>
       <c r="D11" t="s">
@@ -11798,124 +11818,144 @@
         <v>67</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
         <v>123</v>
       </c>
       <c r="D30" t="s">
         <v>67</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>55</v>
       </c>
-      <c r="B31" t="s">
-        <v>7</v>
+      <c r="B31">
+        <v>3</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31" t="s">
         <v>124</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" t="s">
         <v>125</v>
       </c>
-      <c r="B32">
-[...7 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="B33">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="C33" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E33" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="F33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="B34">
+        <v>73</v>
+      </c>
+      <c r="C34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" t="s">
+        <v>78</v>
+      </c>
+      <c r="E34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35">
         <v>38</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="C35" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" t="s">
         <v>74</v>
       </c>
-      <c r="E34" t="s">
-[...2 lines deleted...]
-      <c r="F34" t="s">
+      <c r="E35" t="s">
         <v>129</v>
+      </c>
+      <c r="F35" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
@@ -11979,94 +12019,94 @@
       </c>
       <c r="B3">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3" t="s">
         <v>52</v>
       </c>
       <c r="E3" t="s">
         <v>60</v>
       </c>
       <c r="F3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4">
         <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5">
         <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D5" t="s">
         <v>63</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>94</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>95</v>
       </c>
       <c r="F7" t="s">
@@ -12079,214 +12119,214 @@
       </c>
       <c r="B8">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>100</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>101</v>
       </c>
       <c r="B9">
         <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>101</v>
       </c>
       <c r="B10">
         <v>22</v>
       </c>
       <c r="C10" t="s">
+        <v>134</v>
+      </c>
+      <c r="D10" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>101</v>
       </c>
       <c r="B11">
         <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13">
         <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>108</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>109</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>110</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>111</v>
       </c>
       <c r="B17">
         <v>21</v>
       </c>
       <c r="C17" t="s">
         <v>112</v>
       </c>
       <c r="D17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E17" t="s">
         <v>113</v>
       </c>
       <c r="F17" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18">
         <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>118</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>119</v>
       </c>
       <c r="F18" t="s">
@@ -12313,186 +12353,186 @@
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
         <v>23</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>31</v>
       </c>
       <c r="C21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>60</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
         <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23">
         <v>27</v>
       </c>
       <c r="C23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
         <v>31</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="E24" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25" t="s">
         <v>79</v>
       </c>
       <c r="F25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27">
         <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
       <c r="E27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
@@ -12563,51 +12603,51 @@
       </c>
       <c r="E3" t="s">
         <v>110</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>158</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>159</v>
       </c>
       <c r="D4" t="s">
         <v>154</v>
       </c>
       <c r="E4" t="s">
         <v>160</v>
       </c>
       <c r="F4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>154</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>40</v>
@@ -12737,71 +12777,71 @@
         <v>171</v>
       </c>
       <c r="D12" t="s">
         <v>168</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>173</v>
       </c>
       <c r="B13">
         <v>25</v>
       </c>
       <c r="C13" t="s">
         <v>174</v>
       </c>
       <c r="D13" t="s">
         <v>168</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>111</v>
       </c>
       <c r="B14">
         <v>68</v>
       </c>
       <c r="C14" t="s">
         <v>175</v>
       </c>
       <c r="D14" t="s">
         <v>168</v>
       </c>
       <c r="E14" t="s">
         <v>176</v>
       </c>
       <c r="F14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>177</v>
       </c>
       <c r="D15" t="s">
         <v>168</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>20</v>
@@ -12838,171 +12878,171 @@
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>120</v>
       </c>
       <c r="B18">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>180</v>
       </c>
       <c r="D18" t="s">
         <v>157</v>
       </c>
       <c r="E18" t="s">
         <v>181</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19">
         <v>25</v>
       </c>
       <c r="C19" t="s">
         <v>182</v>
       </c>
       <c r="D19" t="s">
         <v>168</v>
       </c>
       <c r="E19" t="s">
         <v>183</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20">
         <v>29</v>
       </c>
       <c r="C20" t="s">
         <v>184</v>
       </c>
       <c r="D20" t="s">
         <v>157</v>
       </c>
       <c r="E20" t="s">
         <v>185</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="123.826904" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>49</v>
       </c>
       <c r="B2">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>62</v>
       </c>
       <c r="D2" t="s">
         <v>63</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>49</v>
       </c>
       <c r="B3">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>64</v>
       </c>
       <c r="D3" t="s">
         <v>63</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>76</v>
       </c>
       <c r="B4">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>77</v>
       </c>
       <c r="D4" t="s">
@@ -13058,143 +13098,143 @@
         <v>191</v>
       </c>
       <c r="D7" t="s">
         <v>188</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>192</v>
       </c>
       <c r="B8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>193</v>
       </c>
       <c r="D8" t="s">
         <v>154</v>
       </c>
       <c r="E8" t="s">
         <v>194</v>
       </c>
       <c r="F8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9">
         <v>54</v>
       </c>
       <c r="C9" t="s">
         <v>195</v>
       </c>
       <c r="D9" t="s">
         <v>188</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>196</v>
       </c>
-      <c r="B10" t="s">
-        <v>7</v>
+      <c r="B10">
+        <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>197</v>
       </c>
       <c r="D10" t="s">
         <v>188</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>196</v>
       </c>
-      <c r="B11">
-        <v>55</v>
+      <c r="B11" t="s">
+        <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>199</v>
       </c>
       <c r="D11" t="s">
         <v>188</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>173</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12" t="s">
         <v>200</v>
       </c>
       <c r="D12" t="s">
         <v>188</v>
       </c>
       <c r="E12" t="s">
         <v>201</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>202</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>203</v>
       </c>
       <c r="D13" t="s">
         <v>188</v>
       </c>
       <c r="E13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>111</v>
       </c>
       <c r="B14">
         <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>204</v>
       </c>
       <c r="D14" t="s">
         <v>188</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>205</v>
       </c>
       <c r="B15">
@@ -13251,162 +13291,182 @@
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>20</v>
       </c>
       <c r="B18">
         <v>5</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
         <v>21</v>
       </c>
       <c r="C19" t="s">
         <v>208</v>
       </c>
       <c r="D19" t="s">
         <v>188</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>28</v>
       </c>
       <c r="C20" t="s">
         <v>210</v>
       </c>
       <c r="D20" t="s">
         <v>188</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>120</v>
       </c>
       <c r="B21">
         <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>211</v>
       </c>
       <c r="D21" t="s">
         <v>188</v>
       </c>
       <c r="E21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>188</v>
+        <v>124</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="B23">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="D23" t="s">
         <v>188</v>
       </c>
       <c r="E23" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>126</v>
       </c>
       <c r="B24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C24" t="s">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
         <v>188</v>
       </c>
       <c r="E24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F24" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
         <v>128</v>
       </c>
-      <c r="F24" t="s">
+      <c r="D25" t="s">
+        <v>188</v>
+      </c>
+      <c r="E25" t="s">
         <v>129</v>
+      </c>
+      <c r="F25" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>