--- v1 (2026-04-01)
+++ v2 (2026-08-28)
@@ -486,81 +486,81 @@
   <si>
     <t>Open 2.Open 3</t>
   </si>
   <si>
     <t>Elite.Open 1</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">GP de Wittenheim (68) </t>
   </si>
   <si>
     <t>VC Wittenheim</t>
   </si>
   <si>
     <t>Haut-Rhin (68)</t>
   </si>
   <si>
     <t>Open 1.Open 2.Open 3</t>
   </si>
   <si>
+    <t>GP de Pierreville (54) #2</t>
+  </si>
+  <si>
+    <t>Access 1.Access 2.Open 2.Open 3</t>
+  </si>
+  <si>
+    <t>GP de Pierreville (54) CLM</t>
+  </si>
+  <si>
     <t xml:space="preserve">GP de Pierreville (54) </t>
   </si>
   <si>
-    <t>Access 1.Access 2.Open 2.Open 3</t>
-[...7 lines deleted...]
-  <si>
     <t>14/06/2025</t>
   </si>
   <si>
+    <t>Les Boucles de Haute Meurthe (88) #1</t>
+  </si>
+  <si>
+    <t>VS Anould</t>
+  </si>
+  <si>
+    <t>Vosges (88)</t>
+  </si>
+  <si>
     <t>Les Boucles de Haute Meurthe (88) #2</t>
   </si>
   <si>
-    <t>VS Anould</t>
-[...2 lines deleted...]
-    <t>Vosges (88)</t>
+    <t>Les Boucles de Haute Meurthe (88) CLM</t>
   </si>
   <si>
     <t xml:space="preserve">Les Boucles de Haute Meurthe (88) </t>
-  </si>
-[...4 lines deleted...]
-    <t>Les Boucles de Haute Meurthe (88) #1</t>
   </si>
   <si>
     <t>Amateure</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">6ème GP ECR (54) </t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Prix Petitjean (55) </t>
   </si>
   <si>
     <t>US Buzy Cyclisme</t>
   </si>
   <si>
     <t>Meuse (55)</t>
   </si>
   <si>
     <t xml:space="preserve">GP Hyper U (68) </t>
   </si>
@@ -8093,111 +8093,111 @@
       </c>
       <c r="B5">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>64</v>
       </c>
       <c r="D5" t="s">
         <v>63</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>136</v>
       </c>
       <c r="B6">
         <v>46</v>
       </c>
       <c r="C6" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>138</v>
       </c>
       <c r="F6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>136</v>
       </c>
       <c r="B7">
         <v>54</v>
       </c>
       <c r="C7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>138</v>
       </c>
       <c r="F7" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>136</v>
       </c>
       <c r="B8">
         <v>56</v>
       </c>
       <c r="C8" t="s">
         <v>141</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>138</v>
       </c>
       <c r="F8" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>136</v>
       </c>
       <c r="B9">
         <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>138</v>
       </c>
       <c r="F9" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
@@ -9280,111 +9280,111 @@
       </c>
       <c r="B2">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>41</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>136</v>
       </c>
       <c r="B3">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>138</v>
       </c>
       <c r="F3" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>136</v>
       </c>
       <c r="B4">
         <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>138</v>
       </c>
       <c r="F4" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>136</v>
       </c>
       <c r="B5">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>141</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>138</v>
       </c>
       <c r="F5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>136</v>
       </c>
       <c r="B6">
         <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>138</v>
       </c>
       <c r="F6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>108</v>
       </c>
       <c r="B7">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>109</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
@@ -10842,111 +10842,111 @@
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>283</v>
       </c>
       <c r="D11" t="s">
         <v>276</v>
       </c>
       <c r="E11" t="s">
         <v>284</v>
       </c>
       <c r="F11" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>136</v>
       </c>
       <c r="B12">
         <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>138</v>
       </c>
       <c r="F12" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>136</v>
       </c>
       <c r="B13">
         <v>21</v>
       </c>
       <c r="C13" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>138</v>
       </c>
       <c r="F13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>136</v>
       </c>
       <c r="B14">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>141</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>138</v>
       </c>
       <c r="F14" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>136</v>
       </c>
       <c r="B15">
         <v>20</v>
       </c>
       <c r="C15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>138</v>
       </c>
       <c r="F15" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>111</v>
       </c>
       <c r="B16">
         <v>22</v>
       </c>
       <c r="C16" t="s">
         <v>112</v>
       </c>
       <c r="D16" t="s">
         <v>143</v>
       </c>
       <c r="E16" t="s">
@@ -12116,171 +12116,171 @@
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>99</v>
       </c>
       <c r="B8">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>100</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>101</v>
       </c>
       <c r="B9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>132</v>
       </c>
       <c r="D9" t="s">
         <v>133</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>101</v>
       </c>
       <c r="B10">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>134</v>
       </c>
       <c r="D10" t="s">
         <v>133</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>101</v>
       </c>
       <c r="B11">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="C11" t="s">
         <v>135</v>
       </c>
       <c r="D11" t="s">
         <v>133</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>136</v>
       </c>
       <c r="B12">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>137</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>138</v>
       </c>
       <c r="F12" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>136</v>
       </c>
       <c r="B13">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>140</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>138</v>
       </c>
       <c r="F13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>136</v>
       </c>
       <c r="B14">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>141</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>138</v>
       </c>
       <c r="F14" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>136</v>
       </c>
       <c r="B15">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>142</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>138</v>
       </c>
       <c r="F15" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>108</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>109</v>
       </c>
       <c r="D16" t="s">